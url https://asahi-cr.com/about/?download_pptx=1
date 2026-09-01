--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -772,99 +772,99 @@
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998_792x3961.jpg"/>
-[...14 lines deleted...]
-  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717_792x39616.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504_792x3961.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998_792x3962.jpg"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106_792x3963.jpg"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154_792x3964.jpg"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244_792x3965.jpg"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218_792x3966.jpg"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816_792x3967.jpg"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780_792x3968.jpg"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795_792x3969.jpg"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567_792x39610.jpg"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600_792x39611.jpg"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629_792x39612.jpg"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423_792x39613.jpg"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498_792x39614.jpg"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467_792x39615.jpg"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484_792x39616.jpg"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pdf-footer-logo17.png"/>
-  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
-[...30 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-340/" TargetMode="External"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2499/" TargetMode="External"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2499/" TargetMode="External"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1956/" TargetMode="External"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1956/" TargetMode="External"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2152/" TargetMode="External"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2152/" TargetMode="External"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2242/" TargetMode="External"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2242/" TargetMode="External"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2212/" TargetMode="External"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-2212/" TargetMode="External"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1815/" TargetMode="External"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1815/" TargetMode="External"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1779/" TargetMode="External"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1779/" TargetMode="External"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1793/" TargetMode="External"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1793/" TargetMode="External"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1566/" TargetMode="External"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1566/" TargetMode="External"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1599/" TargetMode="External"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1599/" TargetMode="External"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-243/" TargetMode="External"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-243/" TargetMode="External"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1665/" TargetMode="External"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1665/" TargetMode="External"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1492/" TargetMode="External"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1492/" TargetMode="External"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1466/" TargetMode="External"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1466/" TargetMode="External"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1483/" TargetMode="External"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1483/" TargetMode="External"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="428625" y="361950"/>
           <a:ext cx="10267950" cy="7486650"/>
           <a:chOff x="428625" y="361950"/>
           <a:chExt cx="10267950" cy="7486650"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Image 0" descr="logo_ink.png">
             <a:extLst>
@@ -2441,51 +2441,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId20" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[パナソニック｜未来空想新聞2042]]></a:t>
+              <a:t><![CDATA[朝日新聞社ブランドムービー]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="" descr="">
             <a:hlinkClick r:id="rId21" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2876550" y="361950"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -2522,51 +2522,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId22" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[味の素株式会社｜うちゅうニュース]]></a:t>
+              <a:t><![CDATA[パナソニック｜未来空想新聞2042]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="" descr="">
             <a:hlinkClick r:id="rId23" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5324475" y="361950"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -2603,51 +2603,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId24" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[一澤信三郎帆布｜120周年]]></a:t>
+              <a:t><![CDATA[味の素株式会社｜うちゅうニュース]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="" descr="">
             <a:hlinkClick r:id="rId25" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="361950"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -2684,51 +2684,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId26" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[New Balance｜「モニュとはしる。」GOO CHOKI PAR対談企画]]></a:t>
+              <a:t><![CDATA[一澤信三郎帆布｜120周年]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="" descr="">
             <a:hlinkClick r:id="rId27" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="2047875"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -2765,51 +2765,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId28" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[ACE｜PROTECA 2026年プロモーション]]></a:t>
+              <a:t><![CDATA[New Balance｜「モニュとはしる。」GOO CHOKI PAR対談企画]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="" descr="">
             <a:hlinkClick r:id="rId29" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2876550" y="2047875"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -2846,51 +2846,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId30" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[朝日新聞社文化事業部｜TAI TAI FRIENDS]]></a:t>
+              <a:t><![CDATA[ACE｜PROTECA 2026年プロモーション]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="" descr="">
             <a:hlinkClick r:id="rId31" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5324475" y="2047875"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -2927,51 +2927,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId32" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[井村屋｜肉まん・あんまん60周年 なかやまきんに君「いむらヤー」]]></a:t>
+              <a:t><![CDATA[朝日新聞社文化事業部｜TAI TAI FRIENDS]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="" descr="">
             <a:hlinkClick r:id="rId33" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="2047875"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3008,51 +3008,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId34" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[サントリー｜篠原ともえ、ボウモアを知る｜つづけるのは、変わらないという冒険]]></a:t>
+              <a:t><![CDATA[井村屋｜肉まん・あんまん60周年 なかやまきんに君「いむらヤー」]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="" descr="">
             <a:hlinkClick r:id="rId35" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="3743325"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3089,51 +3089,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId36" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[地方競馬全国協会｜騎手、的場文男50周年]]></a:t>
+              <a:t><![CDATA[サントリー｜篠原ともえ、ボウモアを知る｜つづけるのは、変わらないという冒険]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="" descr="">
             <a:hlinkClick r:id="rId37" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2876550" y="3743325"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3170,51 +3170,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId38" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[日本コカ・コーラ株式会社｜リアルゴールド×キン肉マン　今年も1年間お疲れさまでし…]]></a:t>
+              <a:t><![CDATA[地方競馬全国協会｜騎手、的場文男50周年]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="" descr="">
             <a:hlinkClick r:id="rId39" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5324475" y="3743325"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3251,51 +3251,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId40" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[連合広告｜子どもの日だから子どものえで子ども広告]]></a:t>
+              <a:t><![CDATA[日本コカ・コーラ株式会社｜リアルゴールド×キン肉マン　今年も1年間お疲れさまでし…]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="" descr="">
             <a:hlinkClick r:id="rId41" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="3743325"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3332,51 +3332,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId42" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[朝日新聞社の文章校正AI｜Typoless（タイポレス）]]></a:t>
+              <a:t><![CDATA[連合広告｜子どもの日だから子どものえで子ども広告]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="" descr="">
             <a:hlinkClick r:id="rId43" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId14"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="5438775"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3413,51 +3413,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId44" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[関東大震災から100年｜もしも今日が、100年前の今日だったら。]]></a:t>
+              <a:t><![CDATA[朝日新聞社の文章校正AI｜Typoless（タイポレス）]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="" descr="">
             <a:hlinkClick r:id="rId45" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId15"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2876550" y="5438775"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3494,51 +3494,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId46" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[サントリー｜What’s Whisky?　槙野智章、バランタインを知る]]></a:t>
+              <a:t><![CDATA[関東大震災から100年｜もしも今日が、100年前の今日だったら。]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="" descr="">
             <a:hlinkClick r:id="rId47" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId16"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5324475" y="5438775"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3575,51 +3575,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId48" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[JUNJI ITO PROJECT｜JUNJI ITO Concept Movi…]]></a:t>
+              <a:t><![CDATA[サントリー｜What’s Whisky?　槙野智章、バランタインを知る]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="" descr="">
             <a:hlinkClick r:id="rId49" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId17"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="5438775"/>
             <a:ext cx="2371725" cy="1190625"/>
           </a:xfrm>
@@ -3656,51 +3656,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId50" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[サントリー｜コトブキ・ジローと五人のお客さま 半沢直樹編]]></a:t>
+              <a:t><![CDATA[JUNJI ITO PROJECT｜JUNJI ITO Concept Movi…]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="7239000"/>
             <a:ext cx="9829800" cy="9525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0D6E0">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>