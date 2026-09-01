--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -236,136 +236,139 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473274576" r:id="rId1"/>
+    <p:sldLayoutId id="2477269828" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406_312x3121.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998_792x4562.jpg"/>
-  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983_792x4563.jpg"/>
-[...6 lines deleted...]
-  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986_792x4563.jpg"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983_792x4564.jpg"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795_792x4565.jpg"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633_792x4566.jpg"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559_792x4567.jpg"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467_792x4568.jpg"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pdf-footer-logo9.png"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/member/kenichi-hato/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
-  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1982/" TargetMode="External"/>
-[...8 lines deleted...]
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1466/" TargetMode="External"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1985/" TargetMode="External"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1985/" TargetMode="External"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1982/" TargetMode="External"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1982/" TargetMode="External"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1793/" TargetMode="External"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1793/" TargetMode="External"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-197/" TargetMode="External"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-197/" TargetMode="External"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1549/" TargetMode="External"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1549/" TargetMode="External"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1466/" TargetMode="External"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1466/" TargetMode="External"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="428625" y="361950"/>
           <a:ext cx="10267950" cy="7486650"/>
           <a:chOff x="428625" y="361950"/>
           <a:chExt cx="10267950" cy="7486650"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="" descr="">
-            <a:hlinkClick r:id="rId10" tooltip=""/>
+            <a:hlinkClick r:id="rId11" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="361950"/>
             <a:ext cx="933450" cy="933450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -486,51 +489,51 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
               </a:rPr>
               <a:t><![CDATA[2006年、朝日新聞社入社。記者として青森総局を振り出しに、社会部で警察、スポーツ部では大相撲や柔道、プロ野球、パラ競技を担当。平昌パラリンピック金メダルの成田緑夢を描いた18年の「GRIM（グリム）」で世界新聞・ニュース発行者協会（WAN-IFRA）主催のアジア・デジタル賞で銀賞。22年からデジタル広告の世界に。サッポロビール「CRAFT WORKS」など、食品や飲料を中心にタイアップの制作や企画立案を担当。]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="" descr="">
-            <a:hlinkClick r:id="rId11" tooltip=""/>
+            <a:hlinkClick r:id="rId12" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="1438275"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -551,67 +554,67 @@
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
-                <a:hlinkClick r:id="rId12" tooltip="">
+                <a:hlinkClick r:id="rId13" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t><![CDATA[パナソニック｜未来空想新聞2042]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="" descr="">
-            <a:hlinkClick r:id="rId13" tooltip=""/>
+            <a:hlinkClick r:id="rId14" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2876550" y="1438275"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
@@ -632,549 +635,630 @@
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
-                <a:hlinkClick r:id="rId14" tooltip="">
+                <a:hlinkClick r:id="rId15" tooltip="">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t><![CDATA[アサヒビール｜働くあなたにアサヒゼロ プロジェクト]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="" descr="">
+            <a:hlinkClick r:id="rId16" tooltip=""/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5324475" y="1438275"/>
+            <a:ext cx="2371725" cy="1371600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5324475" y="2876550"/>
+            <a:ext cx="2371725" cy="504825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="140000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="0F1011">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:ea typeface="Yu Gothic"/>
+                <a:hlinkClick r:id="rId17" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t><![CDATA[カゴメ｜野菜をとろうフォーラム]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="" descr="">
-            <a:hlinkClick r:id="rId15" tooltip=""/>
+          <p:cNvPr id="11" name="" descr="">
+            <a:hlinkClick r:id="rId18" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5324475" y="1438275"/>
+            <a:off x="7772400" y="1438275"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name=""/>
+          <p:cNvPr id="12" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5324475" y="2876550"/>
+            <a:off x="7772400" y="2876550"/>
             <a:ext cx="2371725" cy="504825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
-                <a:hlinkClick r:id="rId16" tooltip="">
+                <a:hlinkClick r:id="rId19" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t><![CDATA[サントリー｜篠原ともえ、ボウモアを知る｜つづけるのは、変わらないという冒険]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="" descr="">
-            <a:hlinkClick r:id="rId17" tooltip=""/>
+          <p:cNvPr id="13" name="" descr="">
+            <a:hlinkClick r:id="rId20" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7772400" y="1438275"/>
+            <a:off x="428625" y="3381375"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name=""/>
+          <p:cNvPr id="14" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7772400" y="2876550"/>
+            <a:off x="428625" y="4819650"/>
             <a:ext cx="2371725" cy="504825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
-                <a:hlinkClick r:id="rId18" tooltip="">
+                <a:hlinkClick r:id="rId21" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t><![CDATA[パナソニック｜未来空想新聞]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="" descr="">
-            <a:hlinkClick r:id="rId19" tooltip=""/>
+          <p:cNvPr id="15" name="" descr="">
+            <a:hlinkClick r:id="rId22" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="428625" y="3381375"/>
+            <a:off x="2876550" y="3381375"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name=""/>
+          <p:cNvPr id="16" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="428625" y="4819650"/>
+            <a:off x="2876550" y="4819650"/>
             <a:ext cx="2371725" cy="504825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
-                <a:hlinkClick r:id="rId20" tooltip="">
+                <a:hlinkClick r:id="rId23" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t><![CDATA[SOPEXA JAPON｜ラグビー田村優選手出演　メキシコ産アボカド訴求企画]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="" descr="">
-            <a:hlinkClick r:id="rId21" tooltip=""/>
+          <p:cNvPr id="17" name="" descr="">
+            <a:hlinkClick r:id="rId24" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2876550" y="3381375"/>
+            <a:off x="5324475" y="3381375"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name=""/>
+          <p:cNvPr id="18" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2876550" y="4819650"/>
+            <a:off x="5324475" y="4819650"/>
             <a:ext cx="2371725" cy="504825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
-                <a:hlinkClick r:id="rId22" tooltip="">
+                <a:hlinkClick r:id="rId25" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t><![CDATA[サントリー｜What’s Whisky?　槙野智章、バランタインを知る]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name=""/>
+          <p:cNvPr id="19" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="7239000"/>
             <a:ext cx="9829800" cy="9525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0D6E0">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name=""/>
+          <p:cNvPr id="20" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="7267575"/>
             <a:ext cx="5400675" cy="219075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
               </a:rPr>
               <a:t><![CDATA[つくる、枠をこえて。]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="" descr=""/>
+          <p:cNvPr id="21" name="" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9039225" y="7305675"/>
             <a:ext cx="1228725" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1200,51 +1284,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>