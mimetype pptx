--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -236,129 +236,129 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473274614" r:id="rId1"/>
+    <p:sldLayoutId id="2477269851" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847_312x3121.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998_792x4562.jpg"/>
-  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019_792x4563.jpg"/>
-[...9 lines deleted...]
-  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407_792x45613.jpg"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106_792x4563.jpg"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019_792x4564.jpg"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178_792x4565.jpg"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633_792x4566.jpg"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573_792x4567.jpg"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567_792x4568.jpg"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498_792x4569.jpg"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379_792x45610.jpg"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391_792x45611.jpg"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370_792x45612.jpg"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291_792x45613.jpg"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pdf-footer-logo14.png"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/member/masaki-horigome/" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1997/" TargetMode="External"/>
-  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1928/" TargetMode="External"/>
-[...20 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-406/" TargetMode="External"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1956/" TargetMode="External"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1956/" TargetMode="External"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1928/" TargetMode="External"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1928/" TargetMode="External"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1767/" TargetMode="External"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1767/" TargetMode="External"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-197/" TargetMode="External"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-197/" TargetMode="External"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1572/" TargetMode="External"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1572/" TargetMode="External"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1566/" TargetMode="External"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1566/" TargetMode="External"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1492/" TargetMode="External"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1492/" TargetMode="External"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1371/" TargetMode="External"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-1371/" TargetMode="External"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-390/" TargetMode="External"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-390/" TargetMode="External"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-369/" TargetMode="External"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-369/" TargetMode="External"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-290/" TargetMode="External"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asahi-cr.com/work-290/" TargetMode="External"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="428625" y="361950"/>
           <a:ext cx="10267950" cy="7486650"/>
           <a:chOff x="428625" y="361950"/>
           <a:chExt cx="10267950" cy="7486650"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="" descr="">
             <a:hlinkClick r:id="rId16" tooltip=""/>
@@ -658,51 +658,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId20" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[郵船クルーズ｜飛鳥Ⅲ 就航記念]]></a:t>
+              <a:t><![CDATA[味の素株式会社｜うちゅうニュース]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="" descr="">
             <a:hlinkClick r:id="rId21" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5324475" y="1438275"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -739,51 +739,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId22" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[王子ホールディングス｜おどろきを作る、時代を動かす、命をまもる]]></a:t>
+              <a:t><![CDATA[郵船クルーズ｜飛鳥Ⅲ 就航記念]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="" descr="">
             <a:hlinkClick r:id="rId23" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="1438275"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -820,51 +820,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId24" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[パナソニック｜未来空想新聞]]></a:t>
+              <a:t><![CDATA[王子ホールディングス｜おどろきを作る、時代を動かす、命をまもる]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="" descr="">
             <a:hlinkClick r:id="rId25" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="3381375"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -901,51 +901,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId26" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[日本物流団体連合会｜Sorry Xmas!]]></a:t>
+              <a:t><![CDATA[パナソニック｜未来空想新聞]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="" descr="">
             <a:hlinkClick r:id="rId27" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2876550" y="3381375"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -982,51 +982,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId28" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[地方競馬全国協会｜騎手、的場文男50周年]]></a:t>
+              <a:t><![CDATA[日本物流団体連合会｜Sorry Xmas!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="" descr="">
             <a:hlinkClick r:id="rId29" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5324475" y="3381375"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -1063,51 +1063,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId30" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[関東大震災から100年｜もしも今日が、100年前の今日だったら。]]></a:t>
+              <a:t><![CDATA[地方競馬全国協会｜騎手、的場文男50周年]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="" descr="">
             <a:hlinkClick r:id="rId31" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="3381375"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -1144,51 +1144,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId32" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[国際女性デー]]></a:t>
+              <a:t><![CDATA[関東大震災から100年｜もしも今日が、100年前の今日だったら。]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="" descr="">
             <a:hlinkClick r:id="rId33" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="5324475"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -1225,51 +1225,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId34" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[東京エレクトロン｜AR元素周期表]]></a:t>
+              <a:t><![CDATA[国際女性デー]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="" descr="">
             <a:hlinkClick r:id="rId35" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2876550" y="5324475"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -1306,51 +1306,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId36" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[一風堂｜カルガモプロジェクト]]></a:t>
+              <a:t><![CDATA[東京エレクトロン｜AR元素周期表]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="" descr="">
             <a:hlinkClick r:id="rId37" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5324475" y="5324475"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -1387,51 +1387,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId38" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[図書カードNEXT｜#1万円のエール　]]></a:t>
+              <a:t><![CDATA[一風堂｜カルガモプロジェクト]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="" descr="">
             <a:hlinkClick r:id="rId39" tooltip=""/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId14"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="5324475"/>
             <a:ext cx="2371725" cy="1371600"/>
           </a:xfrm>
@@ -1468,51 +1468,51 @@
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="700" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="0F1011">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:ea typeface="Yu Gothic"/>
                 <a:hlinkClick r:id="rId40" tooltip="">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t><![CDATA[AGC｜夏休みのサバイバル]]></a:t>
+              <a:t><![CDATA[図書カードNEXT｜#1万円のエール　]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428625" y="7239000"/>
             <a:ext cx="9829800" cy="9525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0D6E0">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1594,91 +1594,91 @@
           <a:blip r:embed="rId15"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9039225" y="7305675"/>
             <a:ext cx="1228725" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1704,51 +1704,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>